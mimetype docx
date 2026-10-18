--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -21,163 +21,167 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED-Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kompakter Notlichteinsatz mit oval ausleuchtender ERT-LED-Leuchte zur optimalen Ausleuchtung der Flucht- und Rettungswege. Durch ihr transparentes Gehäusematerial passt sich die Leuchte perfekt ihrem Umfeld an. Geeignet zum Deckeneinbau oder zum Aufbringen auf T5/T8 Leuchtmittel. Gängiges Montagematerial wie Clips etc. im Lieferumfang enthalten. Optional mit Magnetplatte. Erweiterung vorhandener Leuchten ohne Eingriff in die interne Leuchtenverdrahtung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: Transparent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maße: 24mm x 50mm x 12mm</w:t>
+        <w:t xml:space="preserve">Maße: 24 mm x 50 mm x 12 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Deckeneinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zulässige Temperatur DS: -25°C bis 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zulässige Temperatur BS: -25°C bis 40°C °C</w:t>
+        <w:t xml:space="preserve">Zulässige Temperatur DS: -25 °C bis 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zulässige Temperatur BS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 1,9W W</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Anschlussquerschnitt: 1.5mm² mm</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 1,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lichtstrom Notbetrieb: 140 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: DOE029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -297,51 +301,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">