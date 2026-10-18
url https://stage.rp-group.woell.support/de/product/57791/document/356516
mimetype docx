--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -50,108 +50,105 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durch das modulare System kann die Leuchte jederzeit ohne Demontage und werkzeuglos zur Rettungszeichenleuchte umgebaut werden. Möglichkeit der Anbringung von 3 unterschiedlich großen Scheiben um Erkennungsweiten von 14–30m zu realisieren. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Steckbares Piktogrammset (links, rechts, unten, neutral) standardmäßig im Lieferumfang der Scheiben ( KBK, KBM,KBG) enthalten. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durch Einsatz von Streulinsen und leistungsstarken LED ERT Technik wird eine optimale Lichtverteilung und Ausleuchtung der Flucht- und Rettungswege erreicht. So sind extrem weite Montageabstände realisierbar.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* durch zusätzlichen Adapter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 5</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -30 °C bis 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -30 °C bis 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 14m,22m,30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -196,145 +193,145 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBU029</w:t>
+        <w:t xml:space="preserve">Artikelnummer: KBU029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBK, KB Scheibe EKW 14m inkl. Piktoset</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: DSA, Seilaufhängung (Standardlänge 1,5m)</w:t>
+        <w:t xml:space="preserve">Artikelnummer: KBK, KB Scheibe EKW 14m inkl. Piktoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KBM, KB Scheibe EKW 22m inkl. Piktoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KBG, KB Scheibe EKW 30m inkl. Piktoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: AWX001, Wandausleger weiß passend für RX, KB, KX, KW, LX, GX, KE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KBE, KB Einbaurahmen - ABS weiss  exkl. Prüftaster</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: BALLPLX-KBE, Ballschutzhaube 465x181x31mm inkl. Laschen Plexiglas klar für KBU Einbau, PMMA vergütet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: BALLPLX-KBS, Ballschutzhaube 410x322x77mm inkl. Laschen  Plexiglas klar für KB mit Scheibe, PMMA  vergütet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: BALLPLX-KBU, Ballschutzhaube 420x150x77mm inkl. Laschen Plexiglas klar für KB ohne Scheibe, PMMA vergütet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: 2PW-EB, 2x PW - Pendel Weiß 500mm vorverdrahtet  Einzelbatterie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: 2DW-EB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KBBE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: DSA, Seilaufhängung (Standardlänge 1,5m)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 