--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -48,57 +48,50 @@
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 104 mm x 130 mm x 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -122,51 +115,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 180 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: HXACC, </w:t>
+        <w:t xml:space="preserve">Batterie: HXACC, HX Akku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: HX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>