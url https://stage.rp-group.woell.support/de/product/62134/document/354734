--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -75,207 +75,204 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Befestigung des Piktogramms lösungsmittelfrei</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Scheibe mit polierten Kanten und durchgängigem, nicht sichtbarem Piktogrammhalter</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Montagegehäuse bei allen A-Serienvarianten identisch.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Piktogramme gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zink-Druckguss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 79 mm x 306 mm x 196 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Wandeinbau-Flagge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 2,4 W W</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AMRA009-AZ</w:t>
+        <w:t xml:space="preserve">Artikelnummer: AMRA009-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AM-XBE, A-Serie Betoneinputzkasten für AMC, AMR, AXC, AXR</w:t>
+        <w:t xml:space="preserve">Artikelnummer: AM-XBE, A-Serie Betoneinputzkasten  für AMC, AMR, AXC, AXR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 