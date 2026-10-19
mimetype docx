--- v0 (2026-08-20)
+++ v1 (2026-10-19)
@@ -75,190 +75,187 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Befestigung des Piktogramms Lösungsmittelfrei</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Scheibe mit polierten Kanten und durchgängigem nicht sichtbarem Piktogrammhalter</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Montagegehäuse bei allen A-Serienvarianten identisch.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Piktogramme gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zink-Druckguss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 92 mm x 236 mm x 194 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Deckeneinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 2,4 W W</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AME009-E</w:t>
+        <w:t xml:space="preserve">Artikelnummer: AME009-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>