--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -47,89 +47,82 @@
         <w:t xml:space="preserve">Lichtfarbe nach Wahl 4000 K oder 3000 K </w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maße:  mm x  mm x 113 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Durchmesser: 395 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 30 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -167,51 +160,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QAW009-SIWW-BM</w:t>
+        <w:t xml:space="preserve">Artikelnummer: QAW009-SIWW-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>