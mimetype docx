--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,94 +4,159 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Explosionsgeschützte Glas-Zylinder Sicherheitsleuchte für Gas- sowie Staub-Ex-Zonen. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vorbereitet für zwei Leitungseinführungen zur Durchgangsverdrahtung. Durch aufbringen eines Piktogrammes auch als Rettungszeichenleuchte einsetzbar. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mittels Montageadapter für Wand bzw. Deckenmontage oder Abhängung mittels Kettenöse geeignet. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kennzeichnung entsprechend 2014/34/EG (ATEX)</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zone 1 / Zone 21 Gas und Staub</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Ex d IIB T6 Gb / Ex d IIB T6 Gb</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Ex t IIIC T85ºC Db</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gefertigt nach:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-EN 60079-0:2018, EN 60079-1:2014, EN 60079-31:2014</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-Zertifiziert durch INERIS 20ATEX0005X </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Aluminium Druckguss,Glas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Farbe: Gelb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Maße: 750 mm x 157 mm x 197 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 7</w:t>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 66</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 55 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 55 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -122,89 +187,89 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: XGMU019</w:t>
+        <w:t xml:space="preserve">Artikelnummer: XGMU019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: X-KO001, Kettenösen (Paar) für XI/XM/XG</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: X4N, Piktoset EKW 14m MTO, MTU, MTL, MTR inkl. innnenliegender Halterung für XI, XM, XG</w:t>
+        <w:t xml:space="preserve">Artikelnummer: X-KO001, Kettenösen (Paar) für XI/XM/XG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: X-MB001, Montagebügel (Paar) Wand/Decke für XI/XM/  XG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: X-KE001, Metall Kabelverschraubung mit Zugentlastung  für XI, XM, XG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: X4N, Piktoset EKW 14m MTO, MTU, MTL, MTR inkl. innnenliegender Halterung für XI, XM, XG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 