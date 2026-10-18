--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -70,108 +70,105 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Befestigung des Piktogramms lösungsmittelfrei</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Scheibe mit polierten Kanten und durchgängigem nicht sichtbarem Piktogrammhalter</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Montagegehäuse bei allen A-Serienvarianten identisch.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Piktogramme gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zink-Druckguss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 79 mm x 512 mm x 301 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Deckeneinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 50m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -209,51 +206,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AGC009-AZ</w:t>
+        <w:t xml:space="preserve">Artikelnummer: AGC009-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>