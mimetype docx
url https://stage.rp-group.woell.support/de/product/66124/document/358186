--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -12,113 +12,106 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Runde Zink-Druckguß-Leuchte zur allgemeinen Beleuchtung und Ausleuchtung der Flucht- und Rettungswege nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In robuster Ausführung und zeitlosem Design, geeignet für Innen- und Außenanwendung. Die Notlicht-LED kann bei der Montage werkzeuglos ausgeklappt werden um z.B. bei Wandmontage die Flucht- und Rettungswege optimal zu beleuchten. Über den von außen nicht sichtbaren Bewegungsmelder wird das Allgemeinlicht unabhängig vom Notlicht geschaltet. Ausführung in der Farbe Anthrazit.</w:t>
+        <w:t xml:space="preserve">In robuster Ausführung und zeitlosem Design, geeignet für Innen- und Außenanwendung. Die Notlicht-LED kann bei der Montage werkzeuglos ausgeklappt werden um z.B. bei Wandmontage die Flucht- und Rettungswege optimal zu beleuchten. Ausführung in der Farbe Anthrazit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zink-Druckguss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maße:  mm x  mm x 106 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Durchmesser: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 10</w:t>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -156,51 +149,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QCW009-AZ-BM</w:t>
+        <w:t xml:space="preserve">Artikelnummer: QCW009-AZ-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>