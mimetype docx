--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -180,72 +180,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 80 mm x 312 mm x 238 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durchmesser:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Wandeinbau</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Montageart: Wandeinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -273,92 +273,92 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: AXR408WL-E</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: AXR408WL-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: BALLPLX-AX, Ballschutzhaube 440x300x88mm inkl. Laschen Plexiglas klar für AXW und KCW, PMMA vergütet</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: LFP3212-LEO, LiFePO4 - 2 Stück - 3,2 V /1200mAh LiFePO4 - Lithium-Eisen-Phosphat Akku für</w:t>
+        <w:t xml:space="preserve">Artikelnummer: BALLPLX-AX, Ballschutzhaube 440x300x88mm inkl. Laschen Plexiglas klar für AXW und KCW, PMMA vergütet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: AM-XBE, A-Serie Betoneinputzkasten  für AMC, AMR, AXC, AXR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: LFPN3212-SET-2AKKU, LFP3212.K-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -404,51 +404,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D6F7A42"/>
+    <w:nsid w:val="4EF28DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>