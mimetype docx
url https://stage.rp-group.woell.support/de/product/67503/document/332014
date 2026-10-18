--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED-Rettungszeichenleuchte zur Wand nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rettungszeichen-Wandleuchte im quadratischen Format mit rahmenloser Haube und montagefreundlichem Bajonettverschluss</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inklusive Piktogramm nach Vorgabe gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, oben oder unten). Optional besteht die Möglichkeit die Leuchte für die Ausschilderung anderer Nebenräume zu kennzeichnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein, für den Betrieb an einem 24V Stromversorgungssystem von RP. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ CoreCompact. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Funktionen sind bindend einzuhalten:</w:t>
       </w:r>
     </w:p>
@@ -120,57 +142,50 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leuchten Update zentral über die Anlage möglich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 300 mm x 300 mm x 110 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Durchmesser:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
@@ -346,51 +361,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5112BD8"/>
+    <w:nsid w:val="F3E86973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>