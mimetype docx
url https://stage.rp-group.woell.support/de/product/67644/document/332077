--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,77 +4,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED-Rettungszeichenleuchte zur Wand nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rettungszeichen-Wandleuchte im quadratischen Format mit rahmenloser Haube und montagefreundlichem Bajonettverschluss</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inklusive Piktogramm nach Vorgabe gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, oben oder unten). Optional besteht die Möglichkeit die Leuchte für die Ausschilderung anderer Nebenräume zu kennzeichnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 300 mm x 300 mm x 110 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Durchmesser:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>