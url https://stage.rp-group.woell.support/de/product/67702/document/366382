--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -12,60 +12,89 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit konvex geformter Haube zur Decken- oder Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit hoher Schutzart in geradelinigem Design für einen vielseitigen Einsatz.</w:t>
+      </w:r>
+      <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Der innovative integrierte Linsenträger mit Schnellmontagevorrichtung ermöglicht den flexiblen Einsatz unterschiedlicher Linsentypen. Die vielseitigste Anwendung in dieser Leuchte hat die Flurlinse, die bereits montiert ist. Sie können im Bedarfsfall leicht durch Linsen mit der gewünschten Abstrahlcharakteristik ausgetauscht werden. Mit dieser Flexibiltät ist eine Anpassung an die jeweilige Montagesituation leicht möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist ein elektronisches Schaltnetzteil zum Betrieb von LED-Leuchtmitteln mit integrierter Einzelleuchtenüberwachung, Leuchtencontroller, Netzüberwachung, Dimm- sowie Blinkfunktion. Alle Schaltarten sind möglich. Der Netzwächter erlaubt den Betrieb angeschlossener Leuchten in Bereitschaftsschaltung an einem Dauerlichtstromkreis: im Falle einer Störung der Allgemeinbeleuchtung werden sie automatisch aktiv.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Als Verbraucher können LED-Leuchtmittel mit einer max. Leistung von 8W eingesetzt werden.Das MLED500 verfügt zudem über die Möglichkeit die Leuchtmittel im Netzbetrieb auf 30% bzw. 50% zu dimmen und im Notbetrieb eine Blinkfunktion mit erhöhter Signalisierungswirkung zu realisieren.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist für den Einsatz an den Sicherheitsstromversorgungsanlagen vom Typ microControl plus, miniControl plus, midiControl plus und multiControl plus vorgesehen.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-12 mit der Voreinstellung der Ausgangsspannung 12V max. 300mA</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-24 mit der Voreinstellung der Ausgangsspannung 24V max. 300mA</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein mit 20-stelligem Adressierschalter, für den Betrieb an einem zentralen Stromversorgungssystem. Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ MultiControl. Funktionen sind bindend einzuhalten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrierte Einzelleuchtenüberwachung</w:t>
@@ -96,57 +125,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -222,50 +244,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: PMW029ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: PME, Einbaurahmen für Leuchtentyp PMW und  PMD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-B4, 4x Beam-Linse für Leuchten mit  Linsensystem, Beispielsweise zur Beleuchtung  von Erste-Hilfe oder Brandmeldeeinrichtungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-F4, 4x Flurlinsen für Leuchten mit Linsensystem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-H4, 4x H-Linse für Leuchten mit Linsensystem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -353,51 +382,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82CB926B"/>
+    <w:nsid w:val="C5994469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>