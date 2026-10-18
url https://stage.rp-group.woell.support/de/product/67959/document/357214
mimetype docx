--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -47,232 +47,232 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 34 mm x 250 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Zulässige Temperatur BS: -10 °C bis 40 °C °C</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schutzart (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zulässige Temperatur DS: -30 °C bis 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zulässige Temperatur BS: -30 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 3,2 W W</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 2,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 220 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KSC019-SW</w:t>
+        <w:t xml:space="preserve">Artikelnummer: KSC019-SW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: DSA, Seilaufhängung (Standardlänge 1,5m)</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: KS4HELP, Piktoset Erste Hilfe *NEUTRAL* 2x 4 Piktogramme für KS, KSC, KBM, SD, RM, AM, AS</w:t>
+        <w:t xml:space="preserve">Artikelnummer: DSA, Seilaufhängung (Standardlänge 1,5m)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: AWKSU, Wandausleger kurz 60x47mm, strukturweiß  passend für KSU, KMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: 2PW-EB, 2x PW - Pendel Weiß 500mm vorverdrahtet  Einzelbatterie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KMBE, Betoneinputzkasten  für KME</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: BALLPLX-KMU.01, Ballschutzhaube 380x280x60mm inkl. Laschen  (Innenmaß 300x200x50mm) Plexiglas klar für  KS, KMU, ASMU PMMA vergütet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KS4FIRE, Piktoset Brandschutz *NEUTRAL* 2x 4 Piktogramme  für KS, KSC, KBM, SD, RM, AM, AS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KS4HELP, Piktoset Erste Hilfe *NEUTRAL* 2x 4 Piktogramme  für KS, KSC, KBM, SD, RM, AM, AS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: KME-SW, Einbaurahmen ohne Prüftaster (ZBA) - ABS  schwarz  für KM, KSU, KSC, KMB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 