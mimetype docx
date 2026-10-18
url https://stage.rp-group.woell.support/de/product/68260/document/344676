--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -22,115 +22,112 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rettungszeichenleuchte aus Kunststoff zur Universalmontage. Die Universalmontage beinhaltet die Möglichkeit die Leuchte wahlweise als Wand- oder Deckenanbau zu montieren. Das quaderförmiges Kunststoﬀgehäuse ist dezent auf das Wesentliche reduziert. Die hohe Schutzart ermöglicht den Einsatz in Feuchträumen oder Umgebungen mit hoher Verschmutzung. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Display-Scheibenleuchte mit integrierter Lichtverteilung zur gleichmäßgien Ausleuchtung des Piktogrammes. Geeignet zur ein- oder zweiseitigen Beschriftung.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Ein Piktogrammset entsprechend DIN ISO 7010 (Pfeil rechts, links, oben und unten) ist standardmäßig im Lieferumfang enthalten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 326 mm x 50 mm x 248 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Schutzart (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
+        <w:t xml:space="preserve">Zulässige Temperatur DS: -15 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>