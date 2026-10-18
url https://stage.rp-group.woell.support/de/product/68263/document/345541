--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -12,52 +12,53 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit konvex geformter Haube zur Decken- oder Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit hoher Schutzart in geradelinigem Design für einen vielseitigen Einsatz.</w:t>
+      </w:r>
+      <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Der innovative integrierte Linsenträger mit Schnellmontagevorrichtung ermöglicht den flexiblen Einsatz unterschiedlicher Linsentypen. Die vielseitigste Anwendung in dieser Leuchte hat die Flurlinse, die bereits montiert ist. Sie können im Bedarfsfall leicht durch Linsen mit der gewünschten Abstrahlcharakteristik ausgetauscht werden. Mit dieser Flexibiltät ist eine Anpassung an die jeweilige Montagesituation leicht möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein für den Betrieb an einer zentralen Überwachungsanlage vom Typ Wireless Professional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -120,57 +121,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,154 +178,168 @@
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 5,7 W W</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 5,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 460 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: PMW421WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Artikelnummer: LSYS-B4, 4x Beam-Linse für Leuchten mit Linsensystem, Beispielsweise zur Beleuchtung</w:t>
+        <w:t xml:space="preserve">Artikelnummer: PME, Einbaurahmen für Leuchtentyp PMW und  PMD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: LSYS-B4, 4x Beam-Linse für Leuchten mit  Linsensystem, Beispielsweise zur Beleuchtung  von Erste-Hilfe oder Brandmeldeeinrichtungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-F4, 4x Flurlinsen für Leuchten mit Linsensystem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-H4, 4x H-Linse für Leuchten mit Linsensystem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LSYS-R4, 4x Rundlinsen für Leuchten mit Linsensystem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Artikelnummer: LSYS-S4, 4x Spotlinsen für Leuchten mit Linsensystem. Geeignet für Decken bis zu 12m</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Artikelnummer: LFP3212-LEO, LiFePO4 - 2 Stück - 3,2 V /1200mAh LiFePO4 - Lithium-Eisen-Phosphat Akku für</w:t>
+        <w:t xml:space="preserve">Artikelnummer: LSYS-S4, 4x Spotlinsen für Leuchten mit Linsensystem.  Geeignet für Decken bis zu 12m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: LSYS-WF4, 4x Wand-Flurlinsen für Leuchten mit  Linsensystem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: LFPN3212-SET-2AKKU, LFP3212.K-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -377,51 +385,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C647624F"/>
+    <w:nsid w:val="42F61AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>