--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -6,88 +6,93 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838</w:t>
+        <w:t xml:space="preserve">Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit konvex geformter Haube zur Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t>
+        <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit hoher Schutzart in geradelinigem Design für einen vielseitigen Einsatz.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Der innovative integrierte Linsenträger mit Schnellmontagevorrichtung ermöglicht den flexiblen Einsatz unterschiedlicher Linsentypen. Die vielseitigste Anwendung in dieser Leuchte hat die Flurlinse, die bereits montiert ist. Sie können im Bedarfsfall leicht durch Linsen mit der gewünschten Abstrahlcharakteristik ausgetauscht werden. Mit dieser Flexibiltät ist eine Anpassung an die jeweilige Montagesituation leicht möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034 Typ S inkl. Test-Taster SelfControl:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testergebnisse mit Störungsanalyse (Leuchtmittel, Lade- und Batteriekreis) sowie Statusanzeigen (Betrieb, Funktionstest, Betriebsdauertest) über 3 farbige LEDs</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatischer Funktionstest (wöchentlich)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatischer Betriebsdauertest (alle 12 Monate)</w:t>
       </w:r>
     </w:p>
@@ -128,149 +133,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Montageart: Wand</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Erkennungsweite: 20m m</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Piktogramm: Set</w:t>
+        <w:t xml:space="preserve">Piktogramm: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Dauerbetrieb: 5,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,9 W W</w:t>
+        <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 520 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Eingangsspannung AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: PMW421SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -343,51 +348,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8347682C"/>
+    <w:nsid w:val="0BA943F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>