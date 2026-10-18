--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,50 +17,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rettungszeichen- / Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit trapezförmig verjüngter Haube zur Decken oder Flaggenmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034 Typ S inkl. Test-Taster SelfControl:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testergebnisse mit Störungsanalyse (Leuchtmittel, Lade- und Batteriekreis) sowie Statusanzeigen (Betrieb, Funktionstest, Betriebsdauertest) über 3 farbige LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -124,84 +127,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -212,71 +208,95 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Dauerbetrieb: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: PMD403SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: PME, Einbaurahmen für Leuchtentyp PMW und  PMD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: LFP3216-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
@@ -329,51 +349,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD9DE326"/>
+    <w:nsid w:val="22707F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>