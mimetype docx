--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED-Rettungszeichenleuchte zur Wand nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rettungszeichen-Wandleuchte im quadratischen Format mit rahmenloser Haube und montagefreundlichem Bajonettverschluss</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inklusive Piktogramm nach Vorgabe gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, oben oder unten). Optional besteht die Möglichkeit die Leuchte für die Ausschilderung anderer Nebenräume zu kennzeichnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034 Typ S inkl. Test-Taster SelfControl:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testergebnisse mit Störungsanalyse (Leuchtmittel, Lade- und Batteriekreis) sowie Statusanzeigen (Betrieb, Funktionstest, Betriebsdauertest) über 3 farbige LEDs</w:t>
@@ -114,149 +136,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 300 mm x 300 mm x 110 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Montageart: Wand</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Montageart: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zulässige Temperatur DS: 0 °C bis 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zulässige Temperatur BS: 0 °C bis 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 4,5 W W</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">Batterie: NIMHHT4820Q, NIMH Batterie</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 7 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 2 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Eingangsspannung AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: WFXW413SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -329,51 +351,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5DDA083"/>
+    <w:nsid w:val="FBCE25FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>