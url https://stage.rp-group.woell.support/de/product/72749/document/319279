--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED-Rettungszeichenleuchte zur Wand nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rettungszeichen-Wandleuchte im quadratischen Format mit rahmenloser Haube und montagefreundlichem Bajonettverschluss</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inklusive Piktogramm nach Vorgabe gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, oben oder unten). Optional besteht die Möglichkeit die Leuchte für die Ausschilderung anderer Nebenräume zu kennzeichnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein für den Betrieb an einer zentralen Überwachungsanlage vom Typ Wireless Professional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ladekontrollanzeige an der Leuchte</w:t>
@@ -102,57 +124,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 400 mm x 400 mm x 110 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -214,71 +229,78 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3233-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: WFBW413WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Artikelnummer: LFP3233-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -324,51 +346,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B1552CF"/>
+    <w:nsid w:val="C451D05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>