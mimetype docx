--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,50 +17,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED-Rettungszeichenleuchte entsprechend DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kunststoff Scheiben - Rettungszeichenleuchte für Deckenaufbaumontage und zur Kennzeichnung von Rettungs- und Fluchtwegen. Zur Montageerleichterung sind Nivelierschrauben integriert um unebene Untergründe auszugleichen. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme werden Lösemittelfrei eingesteckt. Das Piktogrammset (Pfeil oben, unten, rechts und links) ist standardmäßig im Lieferumfang enthalten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034 Typ S inkl. Test-Taster SelfControl:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testergebnisse mit Störungsanalyse (Leuchtmittel, Lade- und Batteriekreis) sowie Statusanzeigen (Betrieb, Funktionstest, Betriebsdauertest) über 3 farbige LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -124,57 +127,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 80.9 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montageart: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schutzart (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,68 +191,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -5 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Erkennungsweite: 40m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Leistung Dauerbetrieb: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Leistung Dauerbetrieb: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Eingangsspannung AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: GABD408SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubehör:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -322,51 +328,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB71EA5C"/>
+    <w:nsid w:val="D232CC90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>