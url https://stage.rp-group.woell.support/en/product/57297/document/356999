--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -22,108 +22,105 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED safety luminaire for illuminating escape and rescue routes according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bar-shaped plastic housing with clear trapezoidal cover for wall or ceiling mounting. Optionally, the luminaire can be installed in the ceiling with a mounting frame.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Optimum light distribution and illumination of escape and rescue routes is achieved by using diffuser lenses and powerful LED ERT technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 332 mm x 48 mm x 72 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mounting method: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -161,96 +158,96 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KEU029</w:t>
+        <w:t xml:space="preserve">Article number: KEU029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: DSA, cord suspension set 1,5m</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: KXBE, KX concrete box 01+02</w:t>
+        <w:t xml:space="preserve">Article number: DSA, cord suspension set 1,5m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KEE-EB, KE recessed frame with test button self-contained</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2PW-EB, Double - Pendulum white 500mm  pre-wired with 4-wires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2DW-EB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KXBE, KX concrete box 01+02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 