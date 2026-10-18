--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -50,291 +50,288 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Due to the modular system, the safety light can be converted to an escape sign luminaire at any time, without dismantling or the use of tools. It is also possible to mount 3 different sized panels to realize recognition ranges of 14 – 30m. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reliable planning due to a toolfree and variable, on-site use of the pictograms. Pluggable set of pictograms (left, right, bottom, neutral) is included in the scope of delivery (KBK, KBM, KBG). </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The use diffusion lenses and the efficient LED ERT technology, leads to ideal light distribution and illumination of emergency escape routes. This way, greatly increased mounting distances are made possible. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* with an additional adapter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 5</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mounting method: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -30 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -30 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 14m,22m,30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 4,5 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 4,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 300 lm lm</w:t>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBU019</w:t>
+        <w:t xml:space="preserve">Article number: KBU019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBK, KB disc VD 14m incl. pictoset</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: DSA, cord suspension set 1,5m</w:t>
+        <w:t xml:space="preserve">Article number: KBK, KB disc VD 14m incl. pictoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KBM, KB disc VD 22m incl. pictoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KBG, KB disc VD 30m incl. pictoset</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: AWX001, Wall bracket, white convenient for RX, KB, KX, KW, LX, GX, KE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KBE, KB recessed frame - ABS white  exkl. test button</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: BALLPLX-KBE, Ball protection  465x181x31mm incl. fastening Plexiglas clear for KBU recessed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: BALLPLX-KBS, Ball protection 410x322x77mm incl. fastening  Plexiglas clear for KB incl. edge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: BALLPLX-KBU, Ball protection 420x150x77mm outside Plexiglas clear, for KB witout edge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2PW-EB, Double - Pendulum white 500mm  pre-wired with 4-wires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2DW-EB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: KBBE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: DSA, cord suspension set 1,5m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 