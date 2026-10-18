--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,81 +17,78 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire according to DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire in a sleek Aluminium profile, matt andonized for wall mounting with an additional light source to light the Floor below the luminaire. Housing is openable toollessly. Applicable for maintained or non-maintained operation. The toolless change and variable use of the pictograms provide planning security on site. Pluggable set of pictograms (left, right, down, up) is included in the scope of delivery. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Aluminum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 614 mm x 334 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,65 +109,58 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 56m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 8,3 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 5,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>