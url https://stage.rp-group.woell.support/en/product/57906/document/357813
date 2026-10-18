--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,81 +17,78 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire according to DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire in a sleek Aluminium profile, matt andonized for ceiling mounting with an additional light source to light the Floor below the luminaire. Housing is openable toollessly. Applicable for maintained or non-maintained operation. The toolless change and variable use of the pictograms provide planning security on site. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Aluminum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 614 mm x 334 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,65 +109,58 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 56m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 8,3 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 5,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>