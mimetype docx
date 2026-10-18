--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -28,76 +28,69 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED safety light in accordance to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rechargeable portable spotlight with 3W Power LED and magnetic base, for flexible mounting on metals e.g. control cabinets.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of a power failure the emergency light function switches on automatically. The luminaire head can be swivelled backwards by 110° and forwards by 70°.  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Includes a flashing and dimming feature for longer burning periods. Wall bracket with charging function, 230V power supply unit (12V vehicle charger optional). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 104 mm x 130 mm x 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -121,92 +114,92 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminous Flux Emergency Operation: 180 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: HXACC, </w:t>
+        <w:t xml:space="preserve">Battery: HXACC, HX Battery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: HX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: HXNT12, HX 12V car adapter / charging cable EUP Adaptor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: HXOSD, HX organge glass Orange Signal Diffuser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: HXACC, HX Akkumulator LFP HxBxL 19 x 36,5 x 66,5mm  Li-ion 7.4V / 1600 mAh</w:t>
+        <w:t xml:space="preserve">Article number: HXACC, HX Akkumulator LFP HxBxL 19 x 36,5 x  66,5mm  Li-ion 7.4V / 2200 mAh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 