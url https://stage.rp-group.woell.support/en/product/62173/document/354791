--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -85,207 +85,204 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting of pictogram solvent-free</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Panel with polished edges and continuous non-visible pictogram holder</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting housing identical for all A-series variants</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation. Planning reliability due to tool-free, variable use of pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, bottom, top) included as standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 236 mm x 291 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mounting method: Deckeneinbau-Pendel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 2,4 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AMEP009-E</w:t>
+        <w:t xml:space="preserve">Article number: AMEP009-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AM-X-PKG</w:t>
+        <w:t xml:space="preserve">Article number: AM-X-PKG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 