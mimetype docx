--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -69,77 +69,74 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Open areas, escape route crossings</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- High rooms, warehouses</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Distance luminaire - luminaire up to 25m</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 58 mm x 262 mm x 188 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diameter:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>