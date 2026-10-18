--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -53,101 +53,105 @@
         <w:t xml:space="preserve">- Mechanically robust and corrosion resistant</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Powder-coated surface</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Precise edges and straight lines</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- No welds or bent edges</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Suitable for continuous or stand-by operation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 20 mm x 90 mm x 90 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Wandeinbau</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Mounting method: Wandeinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -185,51 +189,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: WER029-E</w:t>
+        <w:t xml:space="preserve">Article number: WER029-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>