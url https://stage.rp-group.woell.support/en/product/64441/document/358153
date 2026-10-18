--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -36,89 +36,82 @@
         <w:rPr/>
         <w:t xml:space="preserve">In robust construction and timeless design, suitable for indoor and outdoor use. The emergency LED can be folded out without tools during installation, e.g. for wall mounting to provide optimum illumination of escape and rescue routes. Available in white.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 106 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diameter: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 10</w:t>
+        <w:t xml:space="preserve">Mounting method: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -149,51 +142,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QCW009</w:t>
+        <w:t xml:space="preserve">Article number: QCW009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>