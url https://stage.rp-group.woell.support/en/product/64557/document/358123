--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -27,103 +27,96 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Round plastic luminaire for general lighting and illumination of escape and rescue routes according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In timeless design, suitable for indoor use. The emergency LED can be folded out without tools during installation, e.g. for wall mounting to provide optimum illumination of escape and rescue routes.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Available in white.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 98 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diameter: 339 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 6</w:t>
+        <w:t xml:space="preserve">Mounting method: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 44</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -154,51 +147,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QBW009</w:t>
+        <w:t xml:space="preserve">Article number: QBW009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>