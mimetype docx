--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -12,113 +12,106 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Round zinc die-cast luminaire for general lighting and illumination of escape and rescue routes according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In robust construction and timeless design, suitable for indoor and outdoor use. The emergency LED can be folded out without tools during installation, e.g. for wall mounting, to provide optimum illumination of escape and rescue routes. The general lighting is switched independently of the emergency lighting via the motion detector, which is not visible from the outside. Version in anthracite colour.</w:t>
+        <w:t xml:space="preserve">In robust construction and timeless design, suitable for indoor and outdoor use. The emergency LED can be folded out without tools during installation, e.g. for wall mounting to provide optimum illumination of escape and rescue routes. Available in anthracite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 106 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diameter: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 10</w:t>
+        <w:t xml:space="preserve">Mounting method: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -156,51 +149,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QCW009-AZ-BM</w:t>
+        <w:t xml:space="preserve">Article number: QCW009-AZ-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>