--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -21,61 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED safety light for integrated ceiling mounting for the illumination of emergency and escape routes, in accordance to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IL recessed luminaire is equipped with an innovative, extremely time saving integrated ceiling mount mechanism. The luminaire consists of only 2 parts, whereby the ceiling mount body includes terminals as well as the tension relief device. The luminaire itself can be mounted tool free and has zero potential when dismantled.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exceptionally efficient because of it’s modern light technology. Therefore, large mounting distances of &gt; 12m are realizable. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The design of the IL luminaire convinces through it’s timeless elegance.</w:t>
+        <w:t xml:space="preserve">The innovative integrated lens carrier with quick-mounting device enables the flexible use of different lens types depending on the application. Round and corridor lenses are already included in the scope of delivery for each light and enable perfect adaptation to the respective installation situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -115,230 +105,272 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic charge monitoring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 36 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diameter: 100 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Schienensysteme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power maintained mode: 2,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminous Flux Emergency Operation: 250 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Battery: LFPN3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: ILDL423WL-SW-3P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Article number: ILD-APA-02, IL surface mount adapter-02  Injection molding, white  Dimension D=100mm H=20mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: IL-IK10-AZ, Surface mounting housing for ILD, white  zinc diecast, IP65, incl. surface Adapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: IL-IK10-W, Surface mounting housing for ILD, white  zinc diecast, IP65, incl. surface Adapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: ILDE, recessed frame for all versions of ILD, plastic  white</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: ILB1, IL cover, square</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: ILB2, IL cover, square with fringe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: BALLPLX-ILD, Ball protection  200x200x62mm incl. fastening Plexiglas clear for ILD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: IL-IP65-K, Surface mounting housing IP65 for ILD, white  polycarbonate, cable entry from all sides</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-B4, 4x Beam lens for lights with a lens system, for  example for lighting first aid or fire alarm  systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-F4, 4x corridor lenses for luminaires with lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: LSYS-H4, 4x h-lenses for luminaires with lens  system</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-R4, 4x  round lenses for luminaires with lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-S4, 4x Spotlens for luminares with lens system.  Suitable for ceilings up to 12m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-WD4, 4x Wall-Down-lens for lights with a lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -384,51 +416,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C202024C"/>
+    <w:nsid w:val="D4486C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>