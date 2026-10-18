--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -85,209 +85,264 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Panel with polished edges and continuous non-visible pictogram holder</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting housing identical for all A-series variants</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or standby operation. Planning reliability due to tool-free, variable use of pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, bottom, top) included as standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Monitoring: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With integrated monitoring module, for operation on a 24V power supply system. Automatic test system in accordance with DIN EN 62034 type ER, in conjunction with a CoreCompact system. Functions must be complied with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Integrated individual luminaire monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatic addressing via configuration wizard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaires can be individually programmed and dimmed with RP's central power supply system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire update via the system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 79 mm x 236 mm x 165 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mounting method: Deckeneinbau-Seil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection class: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Protection rating (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 2,6 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 2,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminous Flux Emergency Operation: 165 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 24 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AMCC509CC-E</w:t>
+        <w:t xml:space="preserve">Article number: AMCC509CC-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AM-XBE, A-Serie SB - concrete recessed housing for AMC, AMR, AXC, AXR</w:t>
+        <w:t xml:space="preserve">Article number: AM-XBE, A-Serie SB - concrete recessed housing  for AMC, AMR, AXC, AXR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -331,51 +386,203 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="6FDCB42D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>