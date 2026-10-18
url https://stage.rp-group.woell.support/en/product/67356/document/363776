--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -70,50 +70,112 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Solvent-free fastening of the pictogram</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Panel with polished edges and continuous non-visible pictogram holder</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting housing identical for all A-series variants.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation. Planning reliability thanks to tool-free, variable use of pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, bottom, top) included as standard. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Monitoring: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With integrated monitoring module, for operation on a 24V power supply system. Automatic test system in accordance with DIN EN 62034 type ER, in conjunction with a CoreCompact system. Functions must be complied with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Integrated individual luminaire monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatic addressing via configuration wizard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaires can be individually programmed and dimmed with RP's central power supply system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire update via the system</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 167 mm x 159 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -300,51 +362,203 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="16AC277F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>