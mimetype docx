--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Safety light in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic LED emergency light with convex moulded cover for ceiling or wall mounting. Suitable for permanent or standby switching. Levelling screws are integrated to make installation easier and compensate for uneven surfaces.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The innovative integrated lens holder with quick-mounting device enables the flexible use of different lens types. The most versatile application in this luminaire is the corridor lens, which is already fitted. If necessary, they can be easily replaced with lenses with the desired beam characteristics. This flexibility makes it easy to adapt to the respective installation situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module with 20-digit addressing switch, for operation on a central power supply system. Automatic test system according to DIN EN 62034 type ER, in connection with a system of type MultiControl. Functions must be complied with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrated individual luminaire monitoring</w:t>
@@ -59,76 +77,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrated luminaire manager function</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual switchability in conjunction with RP ELS - central power supply system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,50 +215,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: PMW029ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: PME, Recessed frame ABS white for PMD and PMW  luminaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-B4, 4x Beam lens for lights with a lens system, for  example for lighting first aid or fire alarm  systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-F4, 4x corridor lenses for luminaires with lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LSYS-H4, 4x h-lenses for luminaires with lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -335,51 +353,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3901D7D2"/>
+    <w:nsid w:val="C0C7BA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>