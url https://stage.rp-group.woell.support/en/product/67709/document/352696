--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency sign/safety light in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic LED emergency sign light with trapezoidal tapered cover for ceiling or flag mounting. Suitable for continuous or standby operation. Levelling screws are integrated to compensate for uneven surfaces and facilitate installation. Planning reliability is ensured by the tool-free, variable use of pictograms on site. The pictograms are located on the inside and are inserted without the use of solvents. The pictogram set (MTL, MTR and 2x straight arrow) is included as standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -83,103 +96,96 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic charge monitoring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Impact restistence rate IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -207,71 +213,85 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3216-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Battery: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: PMD408WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: PME, Recessed frame ABS white for PMD and PMW  luminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LFP3216-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -317,51 +337,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58D5FA4D"/>
+    <w:nsid w:val="106EF31C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>