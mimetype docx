--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -1,222 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...172 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency sign/safety light in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plastic LED emergency sign light with trapezoidal tapered cover for ceiling or flag mounting. Suitable for continuous or standby operation. Levelling screws are integrated to compensate for uneven surfaces and facilitate installation. Planning reliability is ensured by the tool-free, variable use of pictograms on site. The pictograms are located on the inside and are inserted without the use of solvents. The pictogram set (MTL, MTR and 2x straight arrow) is included as standard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: Polycarbonate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Color: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection class: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection rating (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impact restistence rate IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viewing distance: 20m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pictogram: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power maintained mode: 3,6 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Input voltage AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Battery: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PMD009</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accessories:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PME, Recessed frame ABS white for PMD and PMW  luminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PM-PIKTOSETSONDER.01, Set consists of:  2x Rolli (R&L)  2x Arrow oblique</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>