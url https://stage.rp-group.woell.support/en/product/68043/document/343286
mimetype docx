--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -4,50 +4,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED emergency sign light in accordance with DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic discs – emergency sign light for surface mounting on ceilings and for marking emergency and escape routes. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by the tool-free, variable use of pictograms on site. The pictograms are inserted without the use of solvents. The pictogram set (arrows up, down, right and left) is included as standard.</w:t>
+      </w:r>
+      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -83,76 +97,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic charge monitoring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80.9 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,51 +214,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: GABD408WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -317,51 +324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F76986"/>
+    <w:nsid w:val="D515DFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>