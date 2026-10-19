--- v0 (2026-08-20)
+++ v1 (2026-10-19)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED escape sign luminaire in accordance with DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic disc escape sign luminaire for surface mounting on walls and for marking escape and rescue routes. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by the tool-free, variable use of the pictograms on site. The pictograms are inserted solvent-free. The pictogram set (top, bottom, right and left arrows) is included as standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -83,76 +96,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic charge monitoring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 56.1 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,51 +213,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: GABW401WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -317,51 +323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33351E46"/>
+    <w:nsid w:val="1D53FFF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>