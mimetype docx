--- v0 (2026-08-20)
+++ v1 (2026-10-19)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LED escape sign luminaire in accordance with DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic disc escape sign luminaire for surface mounting on walls and for marking escape and rescue routes. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by the tool-free, variable use of the pictograms on site. The pictograms are inserted solvent-free. The pictogram set (top, bottom, right and left arrows) is included as standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module, for operation on a 24V power supply system. Automatic test system in accordance with DIN EN 62034 type ER, in conjunction with a CoreCompact system. Functions must be complied with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrated individual luminaire monitoring</w:t>
@@ -71,72 +84,65 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaires can be individually programmed and dimmed with RP's central power supply system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire update via the system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 80.9 mm x 417.5 mm x 245.5 mm</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Diameter:  mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 56.1 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
@@ -305,51 +311,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D78DE7A"/>
+    <w:nsid w:val="B7159934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>