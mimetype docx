--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic escape sign luminaire for universal mounting. Universal mounting allows the luminaire to be mounted either on the wall or ceiling. The cuboid plastic housing is discreetly reduced to the essentials. The high degree of protection enables use in damp rooms or environments with high levels of soiling.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Display disc light with integrated light distribution for uniform illumination of the pictogram. Suitable for single or double-sided labelling.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Planning reliability is guaranteed thanks to the tool-free, variable use of pictograms on site. A pictogram set in accordance with DIN ISO 7010 (right, left, up and down arrows) is included as standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -83,96 +101,89 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automatic charge monitoring</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 204 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protection rating (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -207,71 +218,92 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KAMU401WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: AWX001, Wall bracket, white convenient for RX, KB, KX, KW, LX, GX, KE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2PW-EB, Double - Pendulum white 500mm  pre-wired with 4-wires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -317,51 +349,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CD53DF8"/>
+    <w:nsid w:val="7B3423A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>