--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -21,50 +21,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency sign luminaire in accordance to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slim synthetic luminaire for universal mounting wall/ceiling as well as wall brackets via the included adapter. With additional downwards light emission. Housing can be opened without the use of tools.  Suitable for continuous mode or stand-by mode. Reliable planning due to a toolfree and variable, on-site use of the pictograms. Set of pictograms (left, right, bottom, top) is included in the scope of delivery. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -109,76 +112,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Idling and short-circuit shutdown of inverter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 70 mm x 260 mm x 155 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,109 +195,119 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 3,5 W W</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KDU413SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: DSA, cord suspension set 1,5m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: BALL1, Ball protection (6W) 320x220x120mm  RAL9010, for KD, KM, KS, LM, SD, VM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Article number: 2PW-EB, Double - Pendulum white 500mm  pre-wired with 4-wires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: BALLPLX-KD, Ball protection  380x280x100mm incl. fastening Plexiglas clear for KDU wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
@@ -361,51 +367,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="786D1784"/>
+    <w:nsid w:val="5AD7E379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>