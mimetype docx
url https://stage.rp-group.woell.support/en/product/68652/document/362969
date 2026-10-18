--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -50,50 +50,53 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Due to the modular system, the safety light can be converted to an escape sign luminaire at any time, without dismantling or the use of tools. It is also possible to mount 3 different sized panels to realize recognition ranges of 14 – 30m. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reliable planning due to a toolfree and variable, on-site use of the pictograms. Pluggable set of pictograms (left, right, bottom, neutral) is included in the scope of delivery (KBK, KBM, KBG). </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The use diffusion lenses and the efficient LED ERT technology, leads to ideal light distribution and illumination of emergency escape routes. This way, greatly increased mounting distances are made possible. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* with an additional adapter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -138,158 +141,175 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Idling and short-circuit shutdown of inverter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protection rating (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 14m,22m,30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Battery: LFP3216-SET-2AKKU</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 260 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KBU423SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -314,65 +334,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: AWX001, Wall bracket, white convenient for RX, KB, KX, KW, LX, GX, KE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KBE, KB recessed frame - ABS white  exkl. test button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: BALLPLX-KBE, Ball protection  465x181x31mm incl. fastening Plexiglas clear for KBU recessed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: BALLPLX-KBS, Ball protection 410x322x77mm incl. fastening Plexiglas clear for KB incl. edge</w:t>
+        <w:t xml:space="preserve">Article number: BALLPLX-KBS, Ball protection 410x322x77mm incl. fastening  Plexiglas clear for KB incl. edge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: BALLPLX-KBU, Ball protection 420x150x77mm outside Plexiglas clear, for KB witout edge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Article number: 2PW-EB, Double - Pendulum white 500mm  pre-wired with 4-wires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KBBE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: DSA, cord suspension set 1,5m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -439,51 +459,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2D5D644"/>
+    <w:nsid w:val="783D4F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>