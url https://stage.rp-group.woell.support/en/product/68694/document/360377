--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,50 +17,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire according to DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency luminaire in a sleek Aluminium profile, matt andonized for ceiling mounting with an additional light source to light the Floor below the luminaire. Housing is openable toollessly. Applicable for maintained or non-maintained operation. The toolless change and variable use of these pictograms provide planning security on site. Pluggable set of pictograms (left, right, down, up) is included in the scope of delivery. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -124,57 +127,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Aluminum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 258 mm x 147 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -186,50 +182,94 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power maintained mode: 3,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power non-maintained mode: 0,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: LMD411SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,51 +356,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="503DFAFC"/>
+    <w:nsid w:val="794D0D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>