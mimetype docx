--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -75,50 +75,53 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Square pendulum 125mm can be shortened</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Panel with polished edges and continuous non-visible pictogram holder</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting housing identical for all A-series variants.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation. Planning reliability thanks to tool-free, variable use of pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, bottom, top) included as standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -187,51 +190,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 167 mm x 259 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mounting method: Deckeneinbau</w:t>
+        <w:t xml:space="preserve">Mounting method: Deckeneinbau-Pendel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -263,51 +266,68 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power maintained mode: 2,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: AIEP401SC-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -380,51 +400,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05554F08"/>
+    <w:nsid w:val="7B043A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>