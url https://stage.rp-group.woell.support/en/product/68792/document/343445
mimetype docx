--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -6,50 +6,66 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LED emergency sign light in accordance with DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic discs – emergency sign light for surface mounting on ceilings and for marking emergency and escape routes. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by the tool-free, variable use of pictograms on site. The pictograms are inserted without the use of solvents. The pictogram set (arrows up, down, right and left) is included as standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -92,76 +108,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Idling and short-circuit shutdown of inverter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80.9 mm x 317.5 mm x 233.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -182,68 +191,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Viewing distance: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Power maintained mode: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Battery: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Battery</w:t>
+        <w:t xml:space="preserve">Input voltage AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: GAXD401SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -309,51 +328,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53D57666"/>
+    <w:nsid w:val="3C1B4171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>