--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Safety light in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plastic LED emergency light with convex moulded cover for ceiling or wall mounting. Suitable for permanent or standby switching. Levelling screws are integrated to make installation easier and compensate for uneven surfaces.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The innovative integrated lens holder with quick-mounting device enables the flexible use of different lens types. The most versatile application in this luminaire is the corridor lens, which is already fitted. If necessary, they can be easily replaced with lenses with the desired beam characteristics. This flexibility makes it easy to adapt to the respective installation situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
@@ -95,76 +113,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Idling and short-circuit shutdown of inverter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Material: Plastic</w:t>
+        <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,133 +189,161 @@
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Power maintained mode: 5,4 W W</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Battery: </w:t>
+        <w:t xml:space="preserve">Power maintained mode: 5,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power non-maintained mode: 2 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 520 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3233.01-TT-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: PMW423SC-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: LSYS-B4, 4x Beam lens for lights with a lens system, for example for lighting first aid or fire alarm</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Article number: LSYS-S4, 4x Spotlens for luminares with lens system. Suitable for ceilings up to 12m</w:t>
+        <w:t xml:space="preserve">Article number: PME, Recessed frame ABS white for PMD and PMW  luminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-B4, 4x Beam lens for lights with a lens system, for  example for lighting first aid or fire alarm  systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-F4, 4x corridor lenses for luminaires with lens  system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-H4, 4x h-lenses for luminaires with lens  system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-R4, 4x  round lenses for luminaires with lens  system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-S4, 4x Spotlens for luminares with lens system.  Suitable for ceilings up to 12m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: LSYS-WF4, 4x wall corridor lenses for luminaires with lens  system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -350,51 +389,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E424465"/>
+    <w:nsid w:val="C2D38FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>