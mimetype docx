--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -1,276 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...226 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency sign luminaire in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plastic LED emergency sign luminaire with convex cover for wall mounting. Suitable for continuous or standby operation. Levelling screws are integrated to compensate for uneven surfaces and facilitate installation. Planning reliability is ensured by the tool-free, variable use of pictograms on site. The pictograms are internal and are inserted without the use of solvents. The pictogram set (MTL, MTR and 2x straight arrow) is included as standard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monitoring: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manual or automatic function test (free choice of test start time in the WirelessControl software)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manual or automatic continuous function test can be activated via the length of the luminaire’s measurement operation (free choice of test start times in the WirelessControl software)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automatic charge monitoring</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: Polycarbonate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Color: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounting method: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection class: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection rating (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impact restistence rate IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viewing distance: 20m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pictogram: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PMW408WL-TT</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accessories:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PME, Recessed frame ABS white for PMD and PMW  luminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PM-PIKTOSETSONDER.01, Set consists of:  2x Rolli (R&L)  2x Arrow oblique</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -297,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ADB5C4B"/>
+    <w:nsid w:val="145CF6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>