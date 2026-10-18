--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -45,57 +45,50 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 48 mm x 332 mm x 242 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,51 +198,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KXE-EB,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: AWX001,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numéro d'article: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Numéro d'article: 2PW-EB,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KXBE,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>